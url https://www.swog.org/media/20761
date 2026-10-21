--- v0 (2025-12-05)
+++ v1 (2026-10-21)
@@ -1,90 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jbeeler\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\L3GHL6B8\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://swogthehopefoundation-my.sharepoint.com/personal/gchadwell_swog_org/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{776D3E39-EB64-4745-ADB7-2808410941B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="45" documentId="8_{8E7CA302-57ED-4B06-A75E-CA8808782B94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CF7D1B5A-9660-489D-B4C7-A61865216087}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{6E7FD699-6B67-4FCB-A8B2-84E3A9490259}"/>
   </bookViews>
   <sheets>
     <sheet name="Open Sub-Studies" sheetId="1" r:id="rId1"/>
     <sheet name="Closed Sub-Studies" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="58">
   <si>
     <t>Trial ID</t>
   </si>
   <si>
     <t>Study Title</t>
   </si>
   <si>
     <t>Genomic Target</t>
   </si>
   <si>
     <t>Screening Platforms for Assignment to Sub-Study</t>
   </si>
   <si>
     <t>Critical Sub-Study Eligibility Criteria</t>
   </si>
   <si>
     <t>Activated</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>S1900E</t>
   </si>
   <si>
@@ -891,304 +892,500 @@
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">: All histologic types of NSCLC
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Baseline Tumor Assessment</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...5 lines deleted...]
-      <t>: Measurable or non-measureable disease allowed</t>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Must have measureable disease per RECIST 1.1
+</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">
-[...10 lines deleted...]
-      <t xml:space="preserve">: Participants with a known sensitizing molecular alteration for which a FDA-approved targeted therapy for NSCLC exists (e.g., EGFR, ALK, ROS1, BRAF, RET, NTRK, KRAS, HER2, and MET sensitizing mutations), must have previously received at least one of the approved therapy(s). Prior targeted therapy for participants with targetable alterations is allowed if all other eligibility criteria are also met.
+      <t>Other genomic alterations</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Must not have other known actionable oncogenic alterations, such as (but not limited to) EGFR sensitizing mutations, EGFR T790M mutation, MET Exon-14 skipping mutant NSCLC, ALK gene fusion, ROS1 gene rearrangement, RET gene rearrangement, NTRK rearrangement, HER2 mutation, KRAS activating mutations, and BRAF V600E mutation.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Prior Therapy</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">: Participants must have received exactly one anti-PD-1 or anti-PD-L1 therapy for advanced disease and experienced disease progression &gt; 84 days following C1D1; if anti-PD-1 or anti-PD-L1 therapy given for Stage IV or recurrent disease, pt. must have had a best response of stable disease, partial response or complete response (in the opinion of the treating investigator). Participants must have received platinum-based chemotherapy and experienced disease progression during or after this regimen. Participants must not have received prior therapy with docetaxel for this disease.                                                                                </t>
+      <t xml:space="preserve">: At least one line of systemic treatment for Stage IV or recurrent NSCLC. Must not have been previously treated for any cancer with MET TKIs such as tepotinib, capmatinib, and crizotinib.
+</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
+      <t>Progression on most recent therapy</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: Must have progressed following the most recent line of therapy.                                                                </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>Performance Status</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> 0-1</t>
-[...6 lines deleted...]
-        <u/>
+      <t xml:space="preserve"> 0-2</t>
+    </r>
+  </si>
+  <si>
+    <t>S1900N</t>
+  </si>
+  <si>
+    <t>S1900N: A Randomized Phase II Study of Sacituzumab Govitecan Alone, Ivonescimab Alone, or Sacituzumab Govitecan and Ivonescimab in Participants with Previously-Treated Actionable Genomic Alteration Positive Stage IV or Recurrent Non-Small Cell Lung Cancer (Lung-MAP Sub-Study)</t>
+  </si>
+  <si>
+    <t>Actionable Genomic Alteration (AGA): ALK, EGFR, HER2 (ERBB2), MET, NTRK, RET, and ROS1</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Histology</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">: All histologic types of NSCLC
 </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <u/>
-[...130 lines deleted...]
-    </r>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Baseline Tumor Assessment:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Must have measurable disease documented by CT or MRI per RECIST 1.1.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Prior targeted therapy:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Must have previously received an appropriate targeted therapy for the qualifying actionable genomic alteration.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Prior chemotherapy:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Must have previously received platinum-based chemotherapy for Stage IV or recurrent disease. No more than 3 prior lines of cytotoxic therapy, including chemotherapy and antibody-drug conjugates, are permitted.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Prior therapy exclusions:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Must not have received a prior TROP2-targeted antibody-drug conjugate, sacituzumab govitecan/SN-38-containing therapy, or prior anti-PD-1/anti-PD-L1 antibody therapy.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Progression on most recent therapy: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Must have progressed during or following the most recent line of systemic therapy.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Performance Status: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Zubrod 0–1.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Histology: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">All histologic types of NSCLC
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Baseline Tumor Assessment:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Must have measurable disease documented by CT or MRI.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Prior targeted therapy: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Must have previously received an appropriate targeted therapy for the qualifying actionable genomic alteration.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Prior chemotherapy:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Must have previously received platinum-based chemotherapy for Stage IV or recurrent disease. No more than 3 prior lines of cytotoxic therapy, including chemotherapy and antibody-drug conjugates, are permitted.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Prior therapy exclusions:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Must not have received a prior TROP2-targeted antibody-drug conjugate, sacituzumab govitecan/SN-38-containing therapy, or prior anti-PD-1/anti-PD-L1 antibody therapy.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Progression on most recent therapy: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Must have progressed during or following the most recent line of systemic therapy.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Performance Status:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Zubrod 0–1.</t>
+    </r>
+  </si>
+  <si>
+    <t>None, if more than one AGA is present on the GAF to contact S1900NMedicalQuery@swog.org</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1205,50 +1402,56 @@
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF7030A0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF00B050"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC9BBD9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1366,51 +1569,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -1452,79 +1655,100 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="15" fontId="0" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="7" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="15" fontId="0" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="15" fontId="0" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="15" fontId="0" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="25">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FFC9BBD9"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
@@ -1931,56 +2155,60 @@
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFC9BBD9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{5CFFE020-B2E1-40EB-9603-C3E4FA0EFE53}" name="Table1" displayName="Table1" ref="A3:I7" totalsRowShown="0" headerRowDxfId="24" dataDxfId="22" headerRowBorderDxfId="23" tableBorderDxfId="21" totalsRowBorderDxfId="20">
-  <autoFilter ref="A3:I7" xr:uid="{5CFFE020-B2E1-40EB-9603-C3E4FA0EFE53}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{5CFFE020-B2E1-40EB-9603-C3E4FA0EFE53}" name="Table1" displayName="Table1" ref="A3:I14" totalsRowShown="0" headerRowDxfId="24" dataDxfId="22" headerRowBorderDxfId="23" tableBorderDxfId="21" totalsRowBorderDxfId="20">
+  <autoFilter ref="A3:I14" xr:uid="{5CFFE020-B2E1-40EB-9603-C3E4FA0EFE53}"/>
   <tableColumns count="9">
     <tableColumn id="1" xr3:uid="{89F06245-DE46-418A-9AF0-312930918B4D}" name="Trial ID" dataDxfId="19"/>
     <tableColumn id="2" xr3:uid="{E0B7A2C3-3630-4162-AD61-46BC2C9C11D4}" name="Study Title" dataDxfId="18"/>
     <tableColumn id="3" xr3:uid="{B10C7F67-A16C-4827-BEE9-B2CA5FB4F04F}" name="Genomic Target" dataDxfId="17"/>
     <tableColumn id="4" xr3:uid="{725CA05A-4693-457C-BEAD-336FD9467587}" name="Submission of prior NGS results through Genomic Alterations Form accepted for sub-study assignment? NOTE: Tissue submission for onstudy testing is still an acceptable method for all sub-study assignments." dataDxfId="16"/>
     <tableColumn id="9" xr3:uid="{6E678CD5-D972-4DF6-9062-F0AD3FE826FB}" name="Specific Genomic Alterations Form requirements for sub-study assignment" dataDxfId="15"/>
     <tableColumn id="10" xr3:uid="{212EB6B6-EFA7-47F5-A5F7-319F4A621FC1}" name="Open to treatment-naïve participants?"/>
     <tableColumn id="5" xr3:uid="{23E5B049-1EB7-4279-9B01-ED5FC294610E}" name="Critical Sub-Study Eligibility Criteria" dataDxfId="14"/>
     <tableColumn id="6" xr3:uid="{A35676DA-EE6E-431D-8F2D-7A4A5B113759}" name="Activated" dataDxfId="13"/>
     <tableColumn id="7" xr3:uid="{3ADB6348-7741-4FF0-84F1-83E22E24C2D7}" name="Status" dataDxfId="12"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleDark11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{4136E4E5-CBF8-4958-90DD-12C37475D4A2}" name="Table13" displayName="Table13" ref="A3:H4" totalsRowShown="0" headerRowDxfId="11" headerRowBorderDxfId="10" tableBorderDxfId="9" totalsRowBorderDxfId="8">
   <autoFilter ref="A3:H4" xr:uid="{4136E4E5-CBF8-4958-90DD-12C37475D4A2}"/>
   <tableColumns count="8">
     <tableColumn id="1" xr3:uid="{400BB068-AFA7-4886-86AA-45154CEE6EB9}" name="Trial ID" dataDxfId="7" dataCellStyle="Hyperlink"/>
     <tableColumn id="2" xr3:uid="{88795803-EAA8-4232-895B-0A1888D839DA}" name="Study Title" dataDxfId="6"/>
     <tableColumn id="3" xr3:uid="{015E0244-C2AD-465A-8B12-A2B47A7BA97E}" name="Genomic Target" dataDxfId="5"/>
     <tableColumn id="4" xr3:uid="{7E20F1D4-04CD-4448-9A36-B629C1F5505E}" name="Screening Platforms for Assignment to Sub-Study" dataDxfId="4"/>
     <tableColumn id="9" xr3:uid="{9E560B8F-E3EE-4789-9BCF-C43A35638E90}" name="Submission of Tissue on LUNGMAP Required (unless using commercial FMI tissue results)" dataDxfId="3"/>
     <tableColumn id="5" xr3:uid="{84350FC3-49A4-4FAD-90B3-CC939E0E5E2A}" name="Critical Sub-Study Eligibility Criteria" dataDxfId="2"/>
@@ -2265,103 +2493,103 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctsu.org/pp_default.aspx?pn=S1800E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctsu.org/pp_default.aspx?pn=S1900J" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctsu.org/pp_default.aspx?pn=S1900G" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctsu.org/pp_default.aspx?pn=S1800E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctsu.org/pp_default.aspx?pn=S1900J" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctsu.org/pp_default.aspx?pn=S1900G" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ctsu.org/pp_default.aspx?pn=S1900N" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ctsu.org/pp_default.aspx?pn=S1900E" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ctsu.org/pp_default.aspx?pn=S1800D" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ctsu.org/pp_default.aspx?pn=S1900F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D696AAE-F684-4F24-9A2C-CAEF78F442A9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I7"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+    <sheetView tabSelected="1" topLeftCell="A6" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9" style="7" customWidth="1"/>
     <col min="2" max="2" width="23.7265625" style="7" customWidth="1"/>
     <col min="3" max="3" width="21" style="7" customWidth="1"/>
-    <col min="4" max="4" width="31.7265625" style="33" customWidth="1"/>
+    <col min="4" max="4" width="31.7265625" style="32" customWidth="1"/>
     <col min="5" max="5" width="21.54296875" style="7" customWidth="1"/>
     <col min="6" max="6" width="35.54296875" style="2" customWidth="1"/>
     <col min="7" max="7" width="64" style="7" customWidth="1"/>
     <col min="8" max="8" width="13.81640625" style="7" customWidth="1"/>
     <col min="9" max="9" width="11.6328125" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:9" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="37"/>
-[...6 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="A2" s="45"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:9" s="6" customFormat="1" ht="123" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>39</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>47</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>5</v>
@@ -2393,180 +2621,267 @@
         <v>49</v>
       </c>
       <c r="H4" s="14">
         <v>45019</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="269.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="11" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="F5" s="32" t="s">
+      <c r="F5" s="31" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>50</v>
       </c>
       <c r="H5" s="23">
         <v>45278</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="225" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:9" ht="269.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="24" t="s">
         <v>29</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>48</v>
       </c>
       <c r="G6" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="H6" s="36"/>
+      <c r="I6" s="37"/>
+    </row>
+    <row r="7" spans="1:9" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="H6" s="23">
-[...2 lines deleted...]
-      <c r="I6" s="13" t="s">
+      <c r="B7" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="F7" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G7" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="H7" s="23">
+        <v>46237</v>
+      </c>
+      <c r="I7" s="13" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="289.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="31" t="s">
+    <row r="8" spans="1:9" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B7" s="28" t="s">
+      <c r="B8" s="28" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="28" t="s">
+      <c r="C8" s="28" t="s">
         <v>44</v>
       </c>
-      <c r="D7" s="28" t="s">
+      <c r="D8" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="28" t="s">
+      <c r="E8" s="28" t="s">
         <v>46</v>
       </c>
-      <c r="F7" s="28" t="s">
+      <c r="F8" s="28" t="s">
         <v>48</v>
       </c>
-      <c r="G7" s="29" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="38">
+      <c r="G8" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="H8" s="35">
         <v>45775</v>
       </c>
-      <c r="I7" s="30" t="s">
+      <c r="I8" s="29" t="s">
         <v>10</v>
       </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A9" s="38"/>
+      <c r="B9" s="39"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="G9" s="40"/>
+      <c r="H9" s="39"/>
+      <c r="I9" s="42"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A10" s="38"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="39"/>
+      <c r="I10" s="42"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A11" s="38"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
+      <c r="G11" s="40"/>
+      <c r="H11" s="39"/>
+      <c r="I11" s="42"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A12" s="38"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="39"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="G12" s="40"/>
+      <c r="H12" s="39"/>
+      <c r="I12" s="42"/>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A13" s="38"/>
+      <c r="B13" s="39"/>
+      <c r="C13" s="39"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="39"/>
+      <c r="G13" s="40"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="42"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.35">
+      <c r="A14" s="38"/>
+      <c r="B14" s="39"/>
+      <c r="C14" s="39"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="39"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="39"/>
+      <c r="I14" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H2"/>
   </mergeCells>
+  <phoneticPr fontId="8" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId1" xr:uid="{46AC4F33-7EDC-48A7-A0CF-8B844211756E}"/>
     <hyperlink ref="A6" r:id="rId2" xr:uid="{479C4949-EBE6-49DC-96EB-E70AF3367103}"/>
-    <hyperlink ref="A7" r:id="rId3" xr:uid="{15128927-2B01-4087-B2D0-2222A677AAA0}"/>
+    <hyperlink ref="A8" r:id="rId3" xr:uid="{15128927-2B01-4087-B2D0-2222A677AAA0}"/>
+    <hyperlink ref="A7" r:id="rId4" xr:uid="{FD699CCE-B4A5-4234-A821-4EAE3071C0EE}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="60" orientation="landscape" horizontalDpi="4294967293" r:id="rId4"/>
+  <pageSetup scale="60" orientation="landscape" horizontalDpi="4294967293" r:id="rId5"/>
   <tableParts count="1">
-    <tablePart r:id="rId5"/>
+    <tablePart r:id="rId6"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43B75CD3-1337-4303-87DB-F714D5C9AB1B}">
   <dimension ref="A1:H6"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection sqref="A1:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7" style="7" customWidth="1"/>
     <col min="2" max="2" width="23.81640625" style="7" customWidth="1"/>
     <col min="3" max="3" width="9.453125" style="7" customWidth="1"/>
     <col min="4" max="4" width="31.54296875" style="7" customWidth="1"/>
     <col min="5" max="5" width="19.54296875" style="7" customWidth="1"/>
     <col min="6" max="6" width="74.81640625" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.26953125" style="7" customWidth="1"/>
     <col min="8" max="8" width="9.453125" style="7" customWidth="1"/>
     <col min="9" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="36" t="s">
+      <c r="A1" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="37"/>
-[...5 lines deleted...]
-      <c r="H1" s="37"/>
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
     </row>
     <row r="2" spans="1:8" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="37"/>
-[...6 lines deleted...]
-      <c r="H2" s="37"/>
+      <c r="A2" s="45"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
     </row>
     <row r="3" spans="1:8" s="6" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>6</v>
@@ -2595,112 +2910,124 @@
         <v>44767</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8" s="1" customFormat="1" ht="175" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D5" s="20" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="34">
+      <c r="G5" s="33">
         <v>44607</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8" s="1" customFormat="1" ht="140.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>35</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>41</v>
       </c>
-      <c r="G6" s="35">
+      <c r="G6" s="34">
         <v>44288</v>
       </c>
       <c r="H6" s="26" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:H2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A4" r:id="rId1" xr:uid="{6DC1E98E-DE12-45C0-B45C-E687F61B2CE8}"/>
     <hyperlink ref="A5" r:id="rId2" xr:uid="{F648AACE-ECD1-4D4C-B6EC-CF9B245FEC15}"/>
     <hyperlink ref="A6" r:id="rId3" xr:uid="{2AFF50E5-24F7-4ECB-8787-64F391DCE0E7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cc25cf11-1b87-4820-a5d3-480cd075e2c9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Description xmlns="cc25cf11-1b87-4820-a5d3-480cd075e2c9" xsi:nil="true"/>
+    <TaxCatchAll xmlns="d83aed4e-93e7-4da3-8bcf-cebf5c54b61a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E3EC0E7C889140469F5BB8E58B646ACD" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e0abd6040e72eaf4342f641e29201c03">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cc25cf11-1b87-4820-a5d3-480cd075e2c9" xmlns:ns3="d83aed4e-93e7-4da3-8bcf-cebf5c54b61a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e6718ee2e84ec6e99f4b11f1444c61b9" ns2:_="" ns3:_="">
     <xsd:import namespace="cc25cf11-1b87-4820-a5d3-480cd075e2c9"/>
     <xsd:import namespace="d83aed4e-93e7-4da3-8bcf-cebf5c54b61a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:Description" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -2871,105 +3198,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5D049D6-14FC-43E3-A1AD-69EE1D97D830}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cc25cf11-1b87-4820-a5d3-480cd075e2c9"/>
+    <ds:schemaRef ds:uri="d83aed4e-93e7-4da3-8bcf-cebf5c54b61a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEE5BB1E-3B4D-4529-9960-2ACB262CAEE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cc25cf11-1b87-4820-a5d3-480cd075e2c9"/>
     <ds:schemaRef ds:uri="d83aed4e-93e7-4da3-8bcf-cebf5c54b61a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BEFF962-6B65-447A-B15D-F913878C9503}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="d83aed4e-93e7-4da3-8bcf-cebf5c54b61a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Open Sub-Studies</vt:lpstr>
       <vt:lpstr>Closed Sub-Studies</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>