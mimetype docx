--- v0 (2025-12-05)
+++ v1 (2026-07-28)
@@ -1,32 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="26853" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="86" w:type="dxa"/>
           <w:right w:w="86" w:type="dxa"/>
@@ -35,200 +38,238 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3787"/>
         <w:gridCol w:w="172"/>
         <w:gridCol w:w="3787"/>
         <w:gridCol w:w="3787"/>
         <w:gridCol w:w="3787"/>
         <w:gridCol w:w="3787"/>
         <w:gridCol w:w="3787"/>
         <w:gridCol w:w="172"/>
         <w:gridCol w:w="3787"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E67986" w:rsidRPr="00685699" w14:paraId="6EE0327B" w14:textId="77777777" w:rsidTr="007F7504">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06E09D87" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="06E09D87" w14:textId="32779E70" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:pict w14:anchorId="3330461A">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Picture 1" o:spid="_x0000_s1303" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-30;visibility:visible" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
-                  <v:imagedata r:id="rId4" o:title=""/>
+                <v:shape id="Picture 1" o:spid="_x0000_s1303" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251658240;visibility:visible" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
+            <w:r w:rsidR="00B54F8D">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
             <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient #:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7207EF80" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7207EF80" w14:textId="1B40BDB6" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="357BFFD2" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7111EF6E" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="7111EF6E" w14:textId="4AD964F4" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...6 lines deleted...]
-            <w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>SPID</w:t>
+            </w:r>
+            <w:r w:rsidR="00E67986">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">:  </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B5AA4">
+            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E67986">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B5AA4">
+            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">                    Microns:   </w:t>
+            <w:r w:rsidR="00E67986">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67986">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microns:   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="581B4E7D" w14:textId="35AE15D5" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
@@ -255,176 +296,214 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A9EF13F" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E99BD94" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="2E99BD94" w14:textId="34569DC1" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:pict w14:anchorId="5DFE1528">
-                <v:shape id="_x0000_s1323" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-10;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
-                  <v:imagedata r:id="rId4" o:title=""/>
+                <v:shape id="_x0000_s1323" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251656192;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
+            <w:r w:rsidR="00B54F8D">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
             <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient #:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5B0A9960" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B0A9960" w14:textId="1DBABB3F" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40AAE412" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76FC6B77" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="76FC6B77" w14:textId="2BB8076A" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="004B5AA4">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>SPID</w:t>
+            </w:r>
+            <w:r w:rsidR="00E67986">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67986">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E67986">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B5AA4">
+            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E67986">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CB3A7C5" w14:textId="72886F22" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00512858">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
@@ -433,176 +512,214 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23380E01" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="23380E01" w14:textId="673FF256" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="168" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:pict w14:anchorId="777E84D5">
-                <v:shape id="_x0000_s1313" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-20;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
-                  <v:imagedata r:id="rId4" o:title=""/>
+                <v:shape id="_x0000_s1313" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251657216;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
+            <w:r w:rsidR="00B54F8D">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
             <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient #:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="387E033F" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="387E033F" w14:textId="1FAE2858" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="554F5B48" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="606DB95D" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="606DB95D" w14:textId="2406409F" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="004B5AA4">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>SPID</w:t>
+            </w:r>
+            <w:r w:rsidR="00E67986">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67986">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E67986">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B5AA4">
+            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E67986">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C6D0750" w14:textId="14E75FE9" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -689,199 +806,216 @@
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0130F9EA" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EF02C4C" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="Blank_MP1_panel3"/>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67986" w:rsidRPr="00685699" w14:paraId="20C39C53" w14:textId="77777777" w:rsidTr="007F7504">
+      <w:tr w:rsidR="00021B7A" w:rsidRPr="00685699" w14:paraId="20C39C53" w14:textId="77777777" w:rsidTr="007F7504">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29FD79F1" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="585F69B6" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="Blank_MP1_panel4"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="4BBACF65">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="3BA231DB">
+                <v:shape id="_x0000_s1360" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251626496;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="7C3BE3B2" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F674C13" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="209B1901" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="18DE5064" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="791B0038" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="23BEDDDA" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:  </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">                    Microns:   </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1BE461C7" w14:textId="5BDF8ACF" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+              <w:t xml:space="preserve">                             Microns:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BE461C7" w14:textId="6C51BFA5" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -891,649 +1025,700 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2387C578" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="2387C578" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AAF4C96" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="20F1E297" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="58B344CF">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="78138C14">
+                <v:shape id="_x0000_s1361" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251625472;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="2219CE9E" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A8E7020" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="531838BF" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="45708172" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6345DDD0" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="0822DC24" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:           </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A5B5A05" w14:textId="28DDB117" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00512858">
+          <w:p w14:paraId="0A5B5A05" w14:textId="3C640FDE" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D99230B" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="02BD90FF" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="168" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="7063A159">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="4F336BDB">
+                <v:shape id="_x0000_s1362" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251624448;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="26E243CD" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D703159" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="514FCB0A" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="1421EB58" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D2D27FB" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="744E4870" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:          </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4863B0DC" w14:textId="0B5722C6" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="4863B0DC" w14:textId="7A3DD6BD" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3384B852" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="3384B852" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="059FF7D0" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="059FF7D0" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64F287C1" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="64F287C1" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="Blank_MP1_panel5"/>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="474EE2DC" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986"/>
+          <w:p w14:paraId="474EE2DC" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3861F368" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="3861F368" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="Blank_MP1_panel6"/>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67986" w:rsidRPr="00685699" w14:paraId="07B2C7C2" w14:textId="77777777" w:rsidTr="007F7504">
+      <w:tr w:rsidR="00021B7A" w:rsidRPr="00685699" w14:paraId="07B2C7C2" w14:textId="77777777" w:rsidTr="007F7504">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B50D0D5" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="0F809647" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="Blank_MP1_panel7"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="3931BF9B">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="4858BE12">
+                <v:shape id="_x0000_s1363" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251622400;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="36682318" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5311DE2F" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54170D89" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="6F859A59" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="136F14FE" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="737F2A09" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:  </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">                    Microns:   </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="27850E0C" w14:textId="29DCFDAB" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+              <w:t xml:space="preserve">                             Microns:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27850E0C" w14:textId="707C9613" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -1543,649 +1728,700 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3678978F" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="3678978F" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5B2170" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="33A08834" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="449062EB">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="7EEF0BB1">
+                <v:shape id="_x0000_s1364" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251621376;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="021EB363" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3095F2F5" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ED48D71" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="03966019" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B4315E5" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="3AF15050" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:           </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07ABEE0D" w14:textId="1DFC5420" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00512858">
+          <w:p w14:paraId="07ABEE0D" w14:textId="56A2CD80" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D825F0" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="12170161" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="168" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="722FA164">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="624F2A4F">
+                <v:shape id="_x0000_s1365" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251620352;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="24345164" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="179C9033" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06231DB5" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="6C54C393" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C375AF6" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="0ADFD072" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:          </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42A9374E" w14:textId="743422A5" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="42A9374E" w14:textId="474C6A93" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70BB7E0E" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="70BB7E0E" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63DFCD4E" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="63DFCD4E" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD40AAC" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="1BD40AAC" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="Blank_MP1_panel8"/>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30AA1A17" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986"/>
+          <w:p w14:paraId="30AA1A17" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08B7A147" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="08B7A147" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="Blank_MP1_panel9"/>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67986" w:rsidRPr="00685699" w14:paraId="256BA2E6" w14:textId="77777777" w:rsidTr="007F7504">
+      <w:tr w:rsidR="00021B7A" w:rsidRPr="00685699" w14:paraId="256BA2E6" w14:textId="77777777" w:rsidTr="007F7504">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70A62255" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="1ADB0468" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="Blank_MP1_panel10"/>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="284F793C">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="5F5D56E2">
+                <v:shape id="_x0000_s1366" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251618304;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="3080144F" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F44B743" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C97F73C" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="6A3768FE" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CF49F27" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="6AC3C870" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:  </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">                    Microns:   </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F8A534A" w14:textId="708E6057" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+              <w:t xml:space="preserve">                             Microns:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F8A534A" w14:textId="73ED6DAA" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -2195,649 +2431,700 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38AA1999" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="38AA1999" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70A4C2A5" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="481FF748" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="0BEAA8AC">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="4FE2BAAA">
+                <v:shape id="_x0000_s1367" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251617280;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="7BCC1964" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D5E51BD" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FF70F6E" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="76726532" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2417E3C7" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="1DA12F72" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:           </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="438A0396" w14:textId="25275255" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00512858">
+          <w:p w14:paraId="438A0396" w14:textId="4BA5DAB1" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20B87779" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="1C5BA3D0" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="168" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="445598F7">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="4D1AE8A3">
+                <v:shape id="_x0000_s1368" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251616256;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="5FCC1899" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02A819F0" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33D895E7" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="05F7C895" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16FB7D1C" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="0DD6BF0C" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:          </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48FB6BDF" w14:textId="0F21F7AD" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="48FB6BDF" w14:textId="026BDB56" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70661589" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="70661589" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17552C92" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="17552C92" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="399BA3FF" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="399BA3FF" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="9" w:name="Blank_MP1_panel11"/>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22EF4801" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986"/>
+          <w:p w14:paraId="22EF4801" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50AA0416" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="50AA0416" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="Blank_MP1_panel12"/>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67986" w:rsidRPr="00685699" w14:paraId="6A09B6E5" w14:textId="77777777" w:rsidTr="007F7504">
+      <w:tr w:rsidR="00021B7A" w:rsidRPr="00685699" w14:paraId="6A09B6E5" w14:textId="77777777" w:rsidTr="007F7504">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D552267" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="03A09DFF" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="Blank_MP1_panel13"/>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="22DA0457">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="7F7D43D7">
+                <v:shape id="_x0000_s1369" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251614208;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="3615A2E2" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43DA0219" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77168D4B" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="1D8F5758" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3737643E" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="1F1691C7" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:  </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">                    Microns:   </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="630D6AE0" w14:textId="2112E52A" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+              <w:t xml:space="preserve">                             Microns:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="630D6AE0" w14:textId="3FE34BB8" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -2847,649 +3134,700 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="14C9F0BD" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="14C9F0BD" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22254293" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="73EA74F7" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="20E53175">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="67459823">
+                <v:shape id="_x0000_s1370" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251613184;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="0A77D8EC" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04962A69" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32C98F35" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="0FE5A93B" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7987A3F1" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="789A00EA" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:           </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63A93D86" w14:textId="6CEE43F6" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00512858">
+          <w:p w14:paraId="63A93D86" w14:textId="472211F6" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EAA29F3" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="1E0D4D94" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="168" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="13A723A8">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="0A55F10E">
+                <v:shape id="_x0000_s1371" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251612160;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="11183B2D" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F65DB2D" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69A2F667" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="01963C95" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BD3AB14" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="7B9ED94C" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:          </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7256FA0D" w14:textId="0BB22E0E" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="7256FA0D" w14:textId="18032928" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC3B21F" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="0DC3B21F" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27950A3B" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="27950A3B" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BB65167" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="1BB65167" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="12" w:name="Blank_MP1_panel14"/>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C5D9956" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986"/>
+          <w:p w14:paraId="3C5D9956" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD04591" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="6DD04591" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="Blank_MP1_panel15"/>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67986" w:rsidRPr="00685699" w14:paraId="11768504" w14:textId="77777777" w:rsidTr="007F7504">
+      <w:tr w:rsidR="00021B7A" w:rsidRPr="00685699" w14:paraId="11768504" w14:textId="77777777" w:rsidTr="007F7504">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11BA6CB3" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="744FD353" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="Blank_MP1_panel16"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="0E0FA8D2">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="3D8361E8">
+                <v:shape id="_x0000_s1372" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251610112;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="37E8CC05" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="356B1362" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78E7B01C" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="67D376BC" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B5C0945" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="367EE5DC" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:  </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">                    Microns:   </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="44DC99DF" w14:textId="572110CF" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+              <w:t xml:space="preserve">                             Microns:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44DC99DF" w14:textId="3D45016A" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -3499,649 +3837,700 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E07D8F3" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="5E07D8F3" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1AD36B" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="2209FDC3" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="09CC2A07">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="01973CF4">
+                <v:shape id="_x0000_s1373" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251609088;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="162D945A" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7458E041" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DA10A7F" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="10A00EB9" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="561CA71E" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="676176B1" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:           </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="244402D7" w14:textId="2E8FA105" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00512858">
+          <w:p w14:paraId="244402D7" w14:textId="211359F1" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="602DBCE2" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="335DCD88" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="168" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="787508AF">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="63B86093">
+                <v:shape id="_x0000_s1374" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251608064;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="55B40E94" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A2A3FD" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77A033DB" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="6A79E29F" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57F24E92" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="60F7D310" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:          </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05BD142E" w14:textId="4D9D81F6" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="05BD142E" w14:textId="1E68FCD5" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41BBD3B8" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="41BBD3B8" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB61DB9" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="5DB61DB9" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9F20EB" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="2E9F20EB" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="15" w:name="Blank_MP1_panel17"/>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29BEA1A0" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986"/>
+          <w:p w14:paraId="29BEA1A0" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="114B5131" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="114B5131" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="Blank_MP1_panel18"/>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67986" w:rsidRPr="00685699" w14:paraId="461774B9" w14:textId="77777777" w:rsidTr="007F7504">
+      <w:tr w:rsidR="00021B7A" w:rsidRPr="00685699" w14:paraId="461774B9" w14:textId="77777777" w:rsidTr="007F7504">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AD9B77C" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="04691613" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="Blank_MP1_panel19"/>
             <w:bookmarkEnd w:id="17"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="3CDB1FFB">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="0FE2A1E2">
+                <v:shape id="_x0000_s1375" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251606016;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="5D60B908" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E808881" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62A74F75" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="3401A025" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47A01664" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="3D6978C5" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:  </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">                    Microns:   </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6387E0D4" w14:textId="2A8EC6CB" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+              <w:t xml:space="preserve">                             Microns:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6387E0D4" w14:textId="124AE26E" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -4151,649 +4540,700 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EC9116F" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="6EC9116F" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32AEC929" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="722D97DB" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="3D66A425">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="0CECC426">
+                <v:shape id="_x0000_s1376" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251604992;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="7667EADB" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A279349" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BA9BFE9" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="3B4A328F" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A33F3F0" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="28826607" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:           </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0621EAB3" w14:textId="6EBD7D10" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00512858">
+          <w:p w14:paraId="0621EAB3" w14:textId="2D90D85C" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E358475" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="2C3765AE" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="168" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="25B3EF9E">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="455014B6">
+                <v:shape id="_x0000_s1377" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251603968;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="46275585" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64449CB3" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E08A110" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="373C6CB9" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C17C32B" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="2423CC0D" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:          </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16A7393E" w14:textId="7673C712" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="16A7393E" w14:textId="0C57D635" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="284BB33A" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="284BB33A" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B277848" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="7B277848" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="343E558C" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="343E558C" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="18" w:name="Blank_MP1_panel20"/>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5664AB35" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986"/>
+          <w:p w14:paraId="5664AB35" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F08F7CD" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="6F08F7CD" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="Blank_MP1_panel21"/>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67986" w:rsidRPr="00685699" w14:paraId="31B6AD7C" w14:textId="77777777" w:rsidTr="007F7504">
+      <w:tr w:rsidR="00021B7A" w:rsidRPr="00685699" w14:paraId="31B6AD7C" w14:textId="77777777" w:rsidTr="007F7504">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE5C3CA" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="3E0F78B5" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="20" w:name="Blank_MP1_panel22"/>
             <w:bookmarkEnd w:id="20"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="02FC4184">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="5BB4B1A2">
+                <v:shape id="_x0000_s1378" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251601920;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="6594C30B" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72967DF5" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="170B72B6" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="126B27C7" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D3C714E" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="33E1B5DD" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:  </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">                    Microns:   </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="02D3983A" w14:textId="01277AF3" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+              <w:t xml:space="preserve">                             Microns:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02D3983A" w14:textId="750ABE71" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -4803,649 +5243,700 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A83A936" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="0A83A936" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77FF42AD" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="7F90F77D" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="226A1283">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="7A53E54F">
+                <v:shape id="_x0000_s1379" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251600896;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="16ADD150" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="777376E9" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2543B8F7" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="23A5B644" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="321B9979" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="274E1EA7" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:           </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67DB8435" w14:textId="356F128D" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00512858">
+          <w:p w14:paraId="67DB8435" w14:textId="7AFABF3C" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6BC981" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="1D672858" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="168" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="5A54EFDA">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="6598439F">
+                <v:shape id="_x0000_s1380" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251599872;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="211E5B6B" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19838765" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24A5CD99" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="65EDF5D8" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07CD2321" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="74FD5C99" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:          </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63C95379" w14:textId="52A8EBE8" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="63C95379" w14:textId="36D64076" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D94226C" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="3D94226C" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F95E6D" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="76F95E6D" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57A86997" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="57A86997" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="21" w:name="Blank_MP1_panel23"/>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="72E7B891" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986"/>
+          <w:p w14:paraId="72E7B891" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA09666" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="3EA09666" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="22" w:name="Blank_MP1_panel24"/>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67986" w:rsidRPr="00685699" w14:paraId="4A71AA89" w14:textId="77777777" w:rsidTr="007F7504">
+      <w:tr w:rsidR="00021B7A" w:rsidRPr="00685699" w14:paraId="4A71AA89" w14:textId="77777777" w:rsidTr="007F7504">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="482A2D23" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="23518A4E" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="Blank_MP1_panel25"/>
             <w:bookmarkEnd w:id="23"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="07825AE3">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="7BFC90F2">
+                <v:shape id="_x0000_s1381" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251597824;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="15126F4F" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A338584" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F44EA22" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="7595CEC0" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11D722A6" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="0F2985A1" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:  </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">                    Microns:   </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0558FD5F" w14:textId="62A479F1" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+              <w:t xml:space="preserve">                             Microns:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0558FD5F" w14:textId="46F817ED" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -5455,649 +5946,700 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41FCC86E" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="41FCC86E" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19A1F02A" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="639D6924" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="2EE55E07">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="3560F4D5">
+                <v:shape id="_x0000_s1382" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251596800;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="74874AAE" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D77B26" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0548E3BC" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="6D9C17F3" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="585553C6" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="184FB97E" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:           </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C7BC0C6" w14:textId="5AE6FF32" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00512858">
+          <w:p w14:paraId="5C7BC0C6" w14:textId="458BE61F" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="129F50B6" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="658EBA47" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="168" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="305508C9">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="08F97874">
+                <v:shape id="_x0000_s1383" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251595776;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="04E8155C" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F8D2237" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56882996" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="54666B73" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40B03E0D" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="783501F3" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:          </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44495B67" w14:textId="6AD91500" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="44495B67" w14:textId="2498CC0D" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4460B9" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="4D4460B9" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="533F7F09" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="533F7F09" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45F95057" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="45F95057" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="24" w:name="Blank_MP1_panel26"/>
             <w:bookmarkEnd w:id="24"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="088BEBCE" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986"/>
+          <w:p w14:paraId="088BEBCE" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE1FB46" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="7AE1FB46" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="Blank_MP1_panel27"/>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E67986" w:rsidRPr="00685699" w14:paraId="2C0EBC49" w14:textId="77777777" w:rsidTr="007F7504">
+      <w:tr w:rsidR="00021B7A" w:rsidRPr="00685699" w14:paraId="2C0EBC49" w14:textId="77777777" w:rsidTr="007F7504">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A81839" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="3656B071" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="26" w:name="Blank_MP1_panel28"/>
             <w:bookmarkEnd w:id="26"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="493EE37B">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="45610702">
+                <v:shape id="_x0000_s1384" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251593728;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="1CB5FD01" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36BBBB4A" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CB7CEFB" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="5B0CD05C" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="028C2ED5" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="15A24865" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:  </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">                    Microns:   </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="56ED44F8" w14:textId="56C980D9" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+              <w:t xml:space="preserve">                             Microns:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56ED44F8" w14:textId="0DBFFE8C" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
@@ -6107,740 +6649,774 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="677BC2A6" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="677BC2A6" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11E74202" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="2B6D5B75" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="0CA9C512">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="00ADED18">
+                <v:shape id="_x0000_s1385" type="#_x0000_t75" style="position:absolute;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251592704;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="6FDC092F" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D5A51A7" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="675954B2" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="2CFB30D9" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69131DFB" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="3B8DC75E" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:           </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D7226EA" w14:textId="2FB1E5CC" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00512858">
+          <w:p w14:paraId="1D7226EA" w14:textId="49262AC4" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0" w:right="58"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4B94BB" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00000000" w:rsidP="00E67986">
+          <w:p w14:paraId="49A26B96" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="168" w:right="58"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:pict w14:anchorId="67F9FFC8">
-[...1 lines deleted...]
-                  <v:imagedata r:id="rId4" o:title=""/>
+              <w:pict w14:anchorId="2F9D8920">
+                <v:shape id="_x0000_s1386" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:129.5pt;margin-top:1.05pt;width:50.65pt;height:15.8pt;z-index:-251591680;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
+                  <v:imagedata r:id="rId7" o:title=""/>
                   <w10:wrap type="through"/>
                 </v:shape>
               </w:pict>
             </w:r>
-            <w:r w:rsidR="00E67986" w:rsidRPr="004B5AA4">
-[...7 lines deleted...]
-          <w:p w14:paraId="5195ACD7" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="770646F6" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004B5AA4">
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="761484F3" w14:textId="77777777" w:rsidR="00E67986" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="46DD33AB" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection Date: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C3D5E1C" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="2F13FAF8" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B5AA4">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPID:          </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                    Microns:   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29500727" w14:textId="25079A29" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="29500727" w14:textId="2C8FB963" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Block #</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="004B5AA4">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">                        </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2F38BC" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="7E2F38BC" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74A06EC4" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="004B5AA4" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="74A06EC4" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="004B5AA4" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49C659C0" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="49C659C0" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="27" w:name="Blank_MP1_panel29"/>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="596E0107" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986"/>
+          <w:p w14:paraId="596E0107" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C2A410F" w14:textId="77777777" w:rsidR="00E67986" w:rsidRPr="00685699" w:rsidRDefault="00E67986" w:rsidP="00E67986">
+          <w:p w14:paraId="6C2A410F" w14:textId="77777777" w:rsidR="00021B7A" w:rsidRPr="00685699" w:rsidRDefault="00021B7A" w:rsidP="00021B7A">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="28" w:name="Blank_MP1_panel30"/>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C59FC48" w14:textId="77777777" w:rsidR="00D71857" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C59FC48" w14:textId="77777777" w:rsidR="00D71857" w:rsidRDefault="00021B7A">
       <w:pPr>
         <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="7CD676FE">
-          <v:roundrect id="_x0000_s1055" style="position:absolute;margin-left:13.55pt;margin-top:36.1pt;width:189.35pt;height:1in;z-index:1;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1055" style="position:absolute;margin-left:13.55pt;margin-top:36.1pt;width:189.35pt;height:1in;z-index:251627520;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="4A9FD839">
-          <v:roundrect id="_x0000_s1054" style="position:absolute;margin-left:211.55pt;margin-top:36.1pt;width:189.35pt;height:1in;z-index:2;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1054" style="position:absolute;margin-left:211.55pt;margin-top:36.1pt;width:189.35pt;height:1in;z-index:251628544;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="7136D68D">
-          <v:roundrect id="_x0000_s1053" style="position:absolute;margin-left:409.55pt;margin-top:36.1pt;width:189.35pt;height:1in;z-index:3;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1053" style="position:absolute;margin-left:409.55pt;margin-top:36.1pt;width:189.35pt;height:1in;z-index:251629568;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="5FD1C2E0">
-          <v:roundrect id="_x0000_s1052" style="position:absolute;margin-left:13.55pt;margin-top:108.1pt;width:189.35pt;height:1in;z-index:4;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1052" style="position:absolute;margin-left:13.55pt;margin-top:108.1pt;width:189.35pt;height:1in;z-index:251630592;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="0D2DFBB2">
-          <v:roundrect id="_x0000_s1051" style="position:absolute;margin-left:211.55pt;margin-top:108.1pt;width:189.35pt;height:1in;z-index:5;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1051" style="position:absolute;margin-left:211.55pt;margin-top:108.1pt;width:189.35pt;height:1in;z-index:251631616;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="381D99DB">
-          <v:roundrect id="_x0000_s1050" style="position:absolute;margin-left:409.55pt;margin-top:108.1pt;width:189.35pt;height:1in;z-index:6;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1050" style="position:absolute;margin-left:409.55pt;margin-top:108.1pt;width:189.35pt;height:1in;z-index:251632640;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="62A43741">
-          <v:roundrect id="_x0000_s1049" style="position:absolute;margin-left:13.55pt;margin-top:180.1pt;width:189.35pt;height:1in;z-index:7;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1049" style="position:absolute;margin-left:13.55pt;margin-top:180.1pt;width:189.35pt;height:1in;z-index:251633664;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="50E8AA81">
-          <v:roundrect id="_x0000_s1048" style="position:absolute;margin-left:211.55pt;margin-top:180.1pt;width:189.35pt;height:1in;z-index:8;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1048" style="position:absolute;margin-left:211.55pt;margin-top:180.1pt;width:189.35pt;height:1in;z-index:251634688;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="08E1F44D">
-          <v:roundrect id="_x0000_s1047" style="position:absolute;margin-left:409.55pt;margin-top:180.1pt;width:189.35pt;height:1in;z-index:9;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1047" style="position:absolute;margin-left:409.55pt;margin-top:180.1pt;width:189.35pt;height:1in;z-index:251635712;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="5F65F4DA">
-          <v:roundrect id="_x0000_s1046" style="position:absolute;margin-left:13.55pt;margin-top:252.1pt;width:189.35pt;height:1in;z-index:10;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1046" style="position:absolute;margin-left:13.55pt;margin-top:252.1pt;width:189.35pt;height:1in;z-index:251636736;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="656F48F4">
-          <v:roundrect id="_x0000_s1045" style="position:absolute;margin-left:211.55pt;margin-top:252.1pt;width:189.35pt;height:1in;z-index:11;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1045" style="position:absolute;margin-left:211.55pt;margin-top:252.1pt;width:189.35pt;height:1in;z-index:251637760;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="794E98D8">
-          <v:roundrect id="_x0000_s1044" style="position:absolute;margin-left:409.55pt;margin-top:252.1pt;width:189.35pt;height:1in;z-index:12;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1044" style="position:absolute;margin-left:409.55pt;margin-top:252.1pt;width:189.35pt;height:1in;z-index:251638784;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="574A9F5D">
-          <v:roundrect id="_x0000_s1043" style="position:absolute;margin-left:13.55pt;margin-top:324.1pt;width:189.35pt;height:1in;z-index:13;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1043" style="position:absolute;margin-left:13.55pt;margin-top:324.1pt;width:189.35pt;height:1in;z-index:251639808;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="64D0873A">
-          <v:roundrect id="_x0000_s1042" style="position:absolute;margin-left:211.55pt;margin-top:324.1pt;width:189.35pt;height:1in;z-index:14;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1042" style="position:absolute;margin-left:211.55pt;margin-top:324.1pt;width:189.35pt;height:1in;z-index:251640832;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="2EE0B11C">
-          <v:roundrect id="_x0000_s1041" style="position:absolute;margin-left:409.55pt;margin-top:324.1pt;width:189.35pt;height:1in;z-index:15;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1041" style="position:absolute;margin-left:409.55pt;margin-top:324.1pt;width:189.35pt;height:1in;z-index:251641856;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="7CF74E5E">
-          <v:roundrect id="_x0000_s1040" style="position:absolute;margin-left:13.55pt;margin-top:396.1pt;width:189.35pt;height:1in;z-index:16;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1040" style="position:absolute;margin-left:13.55pt;margin-top:396.1pt;width:189.35pt;height:1in;z-index:251642880;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="36866C20">
-          <v:roundrect id="_x0000_s1039" style="position:absolute;margin-left:211.55pt;margin-top:396.1pt;width:189.35pt;height:1in;z-index:17;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1039" style="position:absolute;margin-left:211.55pt;margin-top:396.1pt;width:189.35pt;height:1in;z-index:251643904;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="5DEEEAC1">
-          <v:roundrect id="_x0000_s1038" style="position:absolute;margin-left:409.55pt;margin-top:396.1pt;width:189.35pt;height:1in;z-index:18;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1038" style="position:absolute;margin-left:409.55pt;margin-top:396.1pt;width:189.35pt;height:1in;z-index:251644928;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="31B0D3DE">
-          <v:roundrect id="_x0000_s1037" style="position:absolute;margin-left:13.55pt;margin-top:468.1pt;width:189.35pt;height:1in;z-index:19;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1037" style="position:absolute;margin-left:13.55pt;margin-top:468.1pt;width:189.35pt;height:1in;z-index:251645952;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="67BCB8BF">
-          <v:roundrect id="_x0000_s1036" style="position:absolute;margin-left:211.55pt;margin-top:468.1pt;width:189.35pt;height:1in;z-index:20;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1036" style="position:absolute;margin-left:211.55pt;margin-top:468.1pt;width:189.35pt;height:1in;z-index:251646976;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="4E087411">
-          <v:roundrect id="_x0000_s1035" style="position:absolute;margin-left:409.55pt;margin-top:468.1pt;width:189.35pt;height:1in;z-index:21;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1035" style="position:absolute;margin-left:409.55pt;margin-top:468.1pt;width:189.35pt;height:1in;z-index:251648000;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="3559939B">
-          <v:roundrect id="_x0000_s1034" style="position:absolute;margin-left:13.55pt;margin-top:540.1pt;width:189.35pt;height:1in;z-index:22;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1034" style="position:absolute;margin-left:13.55pt;margin-top:540.1pt;width:189.35pt;height:1in;z-index:251649024;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="48807C92">
-          <v:roundrect id="_x0000_s1033" style="position:absolute;margin-left:211.55pt;margin-top:540.1pt;width:189.35pt;height:1in;z-index:23;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1033" style="position:absolute;margin-left:211.55pt;margin-top:540.1pt;width:189.35pt;height:1in;z-index:251650048;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="0437D006">
-          <v:roundrect id="_x0000_s1032" style="position:absolute;margin-left:409.55pt;margin-top:540.1pt;width:189.35pt;height:1in;z-index:24;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1032" style="position:absolute;margin-left:409.55pt;margin-top:540.1pt;width:189.35pt;height:1in;z-index:251651072;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="6C3427A1">
-          <v:roundrect id="_x0000_s1031" style="position:absolute;margin-left:13.55pt;margin-top:612.1pt;width:189.35pt;height:1in;z-index:25;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1031" style="position:absolute;margin-left:13.55pt;margin-top:612.1pt;width:189.35pt;height:1in;z-index:251652096;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="27E14732">
-          <v:roundrect id="_x0000_s1030" style="position:absolute;margin-left:211.55pt;margin-top:612.1pt;width:189.35pt;height:1in;z-index:26;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1030" style="position:absolute;margin-left:211.55pt;margin-top:612.1pt;width:189.35pt;height:1in;z-index:251653120;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="08751ED0">
-          <v:roundrect id="_x0000_s1029" style="position:absolute;margin-left:409.55pt;margin-top:612.1pt;width:189.35pt;height:1in;z-index:27;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1029" style="position:absolute;margin-left:409.55pt;margin-top:612.1pt;width:189.35pt;height:1in;z-index:251654144;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="102BB648">
-          <v:roundrect id="_x0000_s1028" style="position:absolute;margin-left:13.55pt;margin-top:684.1pt;width:189.35pt;height:1in;z-index:28;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1028" style="position:absolute;margin-left:13.55pt;margin-top:684.1pt;width:189.35pt;height:1in;z-index:251655168;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="77FC9BC7">
-          <v:roundrect id="_x0000_s1027" style="position:absolute;margin-left:211.55pt;margin-top:684.1pt;width:189.35pt;height:1in;z-index:29;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1027" style="position:absolute;margin-left:211.55pt;margin-top:684.1pt;width:189.35pt;height:1in;z-index:251656192;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="30F12744">
-          <v:roundrect id="_x0000_s1026" style="position:absolute;margin-left:409.55pt;margin-top:684.1pt;width:189.35pt;height:1in;z-index:30;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
+          <v:roundrect id="_x0000_s1026" style="position:absolute;margin-left:409.55pt;margin-top:684.1pt;width:189.35pt;height:1in;z-index:251657216;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D71857">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="446" w:bottom="600" w:left="367" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -6878,91 +7454,94 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D71857"/>
+    <w:rsid w:val="00021B7A"/>
     <w:rsid w:val="000D47D9"/>
     <w:rsid w:val="001A2C29"/>
+    <w:rsid w:val="001D4741"/>
     <w:rsid w:val="00281394"/>
     <w:rsid w:val="0031654C"/>
     <w:rsid w:val="00445D55"/>
     <w:rsid w:val="004976D6"/>
     <w:rsid w:val="004B5AA4"/>
     <w:rsid w:val="00512858"/>
     <w:rsid w:val="0052029F"/>
     <w:rsid w:val="005717A2"/>
     <w:rsid w:val="005D5A5A"/>
     <w:rsid w:val="00685699"/>
     <w:rsid w:val="007F7504"/>
     <w:rsid w:val="00845C60"/>
     <w:rsid w:val="008769A9"/>
     <w:rsid w:val="008A2643"/>
     <w:rsid w:val="009301BB"/>
+    <w:rsid w:val="00B54F8D"/>
     <w:rsid w:val="00BD13B9"/>
     <w:rsid w:val="00BD77EB"/>
     <w:rsid w:val="00C15BE8"/>
     <w:rsid w:val="00D71857"/>
     <w:rsid w:val="00DA66E8"/>
     <w:rsid w:val="00E67986"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1333"/>
+    <o:shapedefaults v:ext="edit" spidmax="1387"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3AAF3AB2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6B9A655D-6B34-4F0E-A487-CD46701A8C0A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -7380,51 +7959,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AveryStyle1">
     <w:name w:val="Avery Style 1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:before="43" w:after="43"/>
       <w:ind w:left="57" w:right="57"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7678,83 +8257,550 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Rights xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xsi:nil="true"/>
+    <_Version xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <Approver xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Approver>
+    <TaxCatchAll xmlns="b5a302aa-6cc5-4137-afc8-9601a18bf949" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <Notes xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xsi:nil="true"/>
+    <_Status xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Not Started</_Status>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Thumbnail xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xsi:nil="true"/>
+    <ProjectLead xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ProjectLead>
+    <ReleaseDate xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xsi:nil="true"/>
+    <Status xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xsi:nil="true"/>
+    <Format xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005485447F371F0B4D90ADD25B34F2D94C" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fc283541616b270f62e0a8dd5d4ba3d1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xmlns:ns3="b5a302aa-6cc5-4137-afc8-9601a18bf949" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e176c7aee13ec8e69db83af691e2b993" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550"/>
+    <xsd:import namespace="b5a302aa-6cc5-4137-afc8-9601a18bf949"/>
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Thumbnail" minOccurs="0"/>
+                <xsd:element ref="ns2:ReleaseDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ProjectLead" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Format" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+                <xsd:element ref="ns2:Approver" minOccurs="0"/>
+                <xsd:element ref="ns2:Rights" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:_Status" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
+                <xsd:element ref="ns4:_Version" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Thumbnail" ma:index="8" nillable="true" ma:displayName="Thumbnail" ma:format="Thumbnail" ma:internalName="Thumbnail">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ReleaseDate" ma:index="9" nillable="true" ma:displayName="Planned Distribution Date" ma:format="DateOnly" ma:internalName="ReleaseDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ProjectLead" ma:index="10" nillable="true" ma:displayName="Project lead" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ProjectLead">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="11" nillable="true" ma:displayName="Distribution Status" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Not started"/>
+          <xsd:enumeration value="In progress"/>
+          <xsd:enumeration value="Content under review"/>
+          <xsd:enumeration value="Pending final approval"/>
+          <xsd:enumeration value="Distributed or Uploaded"/>
+          <xsd:enumeration value="On Hold"/>
+          <xsd:enumeration value="Cancelled"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Format" ma:index="12" nillable="true" ma:displayName="Format" ma:format="Dropdown" ma:internalName="Format">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Video .MP4"/>
+              <xsd:enumeration value="PowerPoint"/>
+              <xsd:enumeration value="PDF Slide Set"/>
+              <xsd:enumeration value="FAQ"/>
+              <xsd:enumeration value="Physician Handout"/>
+              <xsd:enumeration value="Announcement / Memo"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="13" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Approver" ma:index="14" nillable="true" ma:displayName="Approver" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Approver">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Rights" ma:index="15" nillable="true" ma:displayName="Rights" ma:format="Dropdown" ma:internalName="Rights">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Created by SWOG"/>
+              <xsd:enumeration value="Royalty Free"/>
+              <xsd:enumeration value="Agreement for NCTN distribution"/>
+              <xsd:enumeration value="Purchase or Contract Agreement"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="16" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="22" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="23" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cdc45586-7829-465f-80e3-daf425e5399a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="28" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="32" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b5a302aa-6cc5-4137-afc8-9601a18bf949" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="27" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{076081a0-5508-4d2a-9975-b6d0cfc691b9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b5a302aa-6cc5-4137-afc8-9601a18bf949">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="30" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="31" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_Status" ma:index="29" nillable="true" ma:displayName="Content Status" ma:default="Not Started" ma:format="Dropdown" ma:internalName="_Status">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Not Started"/>
+              <xsd:enumeration value="Scheduled"/>
+              <xsd:enumeration value="Draft in Process"/>
+              <xsd:enumeration value="Routed"/>
+              <xsd:enumeration value="Under Review"/>
+              <xsd:enumeration value="Pending Approval"/>
+              <xsd:enumeration value="Approved"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_DCDateModified" ma:index="33" nillable="true" ma:displayName="Date Modified" ma:description="The date on which this resource was last modified" ma:format="DateTime" ma:internalName="_DCDateModified">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Version" ma:index="34" nillable="true" ma:displayName="Version" ma:internalName="_Version">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Status"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8428AD8F-5C7F-4C59-B2A4-545AB544B687}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAA21768-1A0A-4FFF-9B4D-09E01A9C7702}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="ce5d5940-4180-4dfe-80b1-aee2cc50bfd4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="e75a4652-cfd8-497d-8d00-1caa1220d23f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F8DC799-6609-4451-A10A-0E2DE9971193}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>735</Words>
-  <Characters>4196</Characters>
+  <Words>734</Words>
+  <Characters>4187</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Avery Templates for Microsoft Word</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Avery Products  Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4922</CharactersWithSpaces>
+  <CharactersWithSpaces>4912</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Avery Templates for Microsoft Word</dc:title>
   <dc:subject>Avery Templates for Microsoft Word</dc:subject>
   <dc:creator>Avery Products Corporation</dc:creator>
   <cp:keywords>Avery, Word, Template</cp:keywords>
   <dc:description>Copyright 2017 Avery Products Corporation. All rights reserved.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Avery Templates</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="productGroup">
     <vt:lpwstr>U-0087-01</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101005485447F371F0B4D90ADD25B34F2D94C</vt:lpwstr>
+  </property>
 </Properties>
 </file>