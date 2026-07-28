--- v0 (2025-12-05)
+++ v1 (2026-07-28)
@@ -1,162 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="19279" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="86" w:type="dxa"/>
           <w:right w:w="86" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3787"/>
         <w:gridCol w:w="172"/>
         <w:gridCol w:w="3787"/>
         <w:gridCol w:w="3787"/>
         <w:gridCol w:w="3787"/>
         <w:gridCol w:w="172"/>
         <w:gridCol w:w="3787"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BD13B9" w:rsidRPr="00685699" w14:paraId="028967A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="635A545B" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="635A545B" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="53F54AA6">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 1" o:spid="_x0000_s1117" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-30;visibility:visible" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B6322C5" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD77EB">
+          <w:p w14:paraId="1B6322C5" w14:textId="592388FE" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="45398EC5" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD77EB">
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> #:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45398EC5" w14:textId="434B5FE6" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C27060A" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00845C60">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="101F8BBF" w14:textId="77777777" w:rsidR="00845C60" w:rsidRPr="00845C60" w:rsidRDefault="00845C60" w:rsidP="00845C60">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -172,223 +191,269 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2540D742" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="438ED3A5" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="438ED3A5" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="043DAE48">
                 <v:shape id="_x0000_s1137" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-19;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="595A4485" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="595A4485" w14:textId="678D2379" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77038B83" w14:textId="07EDA9B0" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E0C21B1" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12755BF2" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Specimen Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5501D2" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="3B5501D2" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="4D53A9D1">
                 <v:shape id="_x0000_s1127" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-20;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4733A3E4" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD13B9">
+          <w:p w14:paraId="4733A3E4" w14:textId="443926A3" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00BD13B9">
-[...4 lines deleted...]
-              <w:t>P</w:t>
+            <w:r w:rsidR="00524EE3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00524EE3" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>atient #:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="23232A10" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD13B9">
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23232A10" w14:textId="43937C16" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Patient Initials (L,FM):</w:t>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17115F30" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
@@ -455,111 +520,134 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48265B4D" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="Blank_MP1_panel3"/>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD13B9" w:rsidRPr="00685699" w14:paraId="08F13DC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5A1A80" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+          <w:p w14:paraId="6C5A1A80" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="Blank_MP1_panel4"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="00BD13B9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="1DA69078">
                 <v:shape id="_x0000_s1118" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-29;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57B7A07B" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="57B7A07B" w14:textId="288DE997" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A946287" w14:textId="0C0C25D9" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6994B8B2" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="097E74D6" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -569,216 +657,269 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5354E5FF" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B084093" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="7B084093" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="1A010165">
                 <v:shape id="_x0000_s1138" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-18;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06A2388C" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="06A2388C" w14:textId="29CFFF96" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18601121" w14:textId="49149EBE" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="387DD04B" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DAC94A7" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Specimen Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70CFA87A" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="70CFA87A" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00000000" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="339F4334">
                 <v:shape id="_x0000_s1147" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-9;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="697F3A0B" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...22 lines deleted...]
-          <w:p w14:paraId="50E29D39" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+          <w:p w14:paraId="697F3A0B" w14:textId="00BE7AEC" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD13B9">
-[...4 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+            <w:r w:rsidR="00524EE3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00524EE3" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50E29D39" w14:textId="371ABF9B" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20B67CC2" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
@@ -845,111 +986,134 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1461D9E7" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="Blank_MP1_panel6"/>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD13B9" w:rsidRPr="00685699" w14:paraId="6AC47D28" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29DB9A04" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+          <w:p w14:paraId="29DB9A04" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="Blank_MP1_panel7"/>
             <w:bookmarkEnd w:id="5"/>
-            <w:r w:rsidRPr="00BD13B9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="7FE1EE9D">
                 <v:shape id="_x0000_s1119" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-28;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68B0510F" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="68B0510F" w14:textId="70919C36" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F22A2D6" w14:textId="2D1AB22B" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ECDC547" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37163752" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -959,216 +1123,269 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A550872" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B31FE70" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="5B31FE70" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="198BFD3D">
                 <v:shape id="_x0000_s1139" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-17;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27FB06A6" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="27FB06A6" w14:textId="7750BC6C" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="643AE0B9" w14:textId="56EF158D" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41CC11EB" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CD82FC0" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Specimen Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CACA840" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="1CACA840" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00000000" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="2A7EDEE9">
                 <v:shape id="_x0000_s1148" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-8;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26BF6E60" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...22 lines deleted...]
-          <w:p w14:paraId="18FA2B86" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+          <w:p w14:paraId="26BF6E60" w14:textId="66A32445" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD13B9">
-[...4 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+            <w:r w:rsidR="00524EE3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00524EE3" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18FA2B86" w14:textId="18357C52" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50647491" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
@@ -1235,111 +1452,134 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0344357C" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="7" w:name="Blank_MP1_panel9"/>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD13B9" w:rsidRPr="00685699" w14:paraId="2E468EE1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F0260B2" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+          <w:p w14:paraId="0F0260B2" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="Blank_MP1_panel10"/>
             <w:bookmarkEnd w:id="8"/>
-            <w:r w:rsidRPr="00BD13B9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="603A4AA3">
                 <v:shape id="_x0000_s1120" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-27;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69444C20" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="69444C20" w14:textId="5609551F" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C29620E" w14:textId="7431DD55" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AA3ABA5" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53FCBCD2" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -1349,216 +1589,269 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21E4A300" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4E0141" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="5B4E0141" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="374E3FAF">
                 <v:shape id="_x0000_s1140" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-16;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A92F4AD" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="5A92F4AD" w14:textId="2A3C7C72" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C1776C" w14:textId="3804EB2F" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="630F5D9F" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F879279" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Specimen Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F0B1381" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="6F0B1381" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00000000" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="4FEDE8B3">
                 <v:shape id="_x0000_s1149" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-7;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16F83D1E" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...22 lines deleted...]
-          <w:p w14:paraId="4C4D681D" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+          <w:p w14:paraId="16F83D1E" w14:textId="1D7C2395" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD13B9">
-[...4 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+            <w:r w:rsidR="00524EE3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00524EE3" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C4D681D" w14:textId="2FBF33BB" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="509FED90" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
@@ -1625,111 +1918,134 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F3C7AF9" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="Blank_MP1_panel12"/>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD13B9" w:rsidRPr="00685699" w14:paraId="64660F9B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63E42135" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+          <w:p w14:paraId="63E42135" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="Blank_MP1_panel13"/>
             <w:bookmarkEnd w:id="11"/>
-            <w:r w:rsidRPr="00BD13B9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="750509D8">
                 <v:shape id="_x0000_s1121" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-26;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41DAD56E" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="41DAD56E" w14:textId="6A7417E7" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="033ABB60" w14:textId="5530559D" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F330041" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="629DA829" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -1739,216 +2055,269 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5549290D" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72B8B0BC" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="72B8B0BC" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="5D57961C">
                 <v:shape id="_x0000_s1141" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-15;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32611468" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="32611468" w14:textId="0D6913EF" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5158BA37" w14:textId="3A514938" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53ECA10D" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37EB5E18" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Specimen Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B85878C" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="5B85878C" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00000000" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="042686B8">
                 <v:shape id="_x0000_s1150" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-6;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CADF4FB" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...22 lines deleted...]
-          <w:p w14:paraId="289C02F9" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+          <w:p w14:paraId="2CADF4FB" w14:textId="5350E7EB" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD13B9">
-[...4 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+            <w:r w:rsidR="00524EE3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00524EE3" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="289C02F9" w14:textId="5B72B35F" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="042AD05E" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
@@ -2015,111 +2384,134 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35965C77" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="13" w:name="Blank_MP1_panel15"/>
             <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD13B9" w:rsidRPr="00685699" w14:paraId="53DFD44D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A718700" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+          <w:p w14:paraId="3A718700" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="Blank_MP1_panel16"/>
             <w:bookmarkEnd w:id="14"/>
-            <w:r w:rsidRPr="00BD13B9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="550AEC73">
                 <v:shape id="_x0000_s1122" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-25;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3054CEBD" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="3054CEBD" w14:textId="49036DE3" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="408BE3EE" w14:textId="5A582F08" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51B3EEF0" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EE23FFB" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -2129,216 +2521,269 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="48BD755F" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="274C9AA6" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="274C9AA6" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="1F1DED0B">
                 <v:shape id="_x0000_s1142" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-14;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40D5A3AD" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="40D5A3AD" w14:textId="1D4EB114" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EF507BA" w14:textId="041138DA" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79364947" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32A61969" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Specimen Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2929AB49" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="2929AB49" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00000000" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="5A1B7CBC">
                 <v:shape id="_x0000_s1151" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-5;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E9CD6B4" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...22 lines deleted...]
-          <w:p w14:paraId="21E5804C" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+          <w:p w14:paraId="3E9CD6B4" w14:textId="3A6C020A" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD13B9">
-[...4 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+            <w:r w:rsidR="00524EE3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00524EE3" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E5804C" w14:textId="23BEA8BD" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C77B354" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
@@ -2405,111 +2850,134 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AA415AA" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="16" w:name="Blank_MP1_panel18"/>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD13B9" w:rsidRPr="00685699" w14:paraId="28DA2B40" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE07AFE" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+          <w:p w14:paraId="4CE07AFE" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="17" w:name="Blank_MP1_panel19"/>
             <w:bookmarkEnd w:id="17"/>
-            <w:r w:rsidRPr="00BD13B9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="6B8D2BE9">
                 <v:shape id="_x0000_s1123" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-24;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5ADB4720" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="5ADB4720" w14:textId="0082AFF6" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29448333" w14:textId="3A9A0642" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4469F692" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30251DF9" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -2519,216 +2987,269 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1AFBB89E" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E65319" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="45E65319" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="21DA6DE7">
                 <v:shape id="_x0000_s1143" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-13;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="300ECDC9" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="300ECDC9" w14:textId="47C116A7" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42F95A7B" w14:textId="41EEE73F" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7310FEF1" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E1150B8" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Specimen Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="295295B6" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="295295B6" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00000000" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="53B6EBE4">
                 <v:shape id="_x0000_s1152" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-4;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60462C20" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...22 lines deleted...]
-          <w:p w14:paraId="7F17ACA0" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+          <w:p w14:paraId="60462C20" w14:textId="7576B237" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD13B9">
-[...4 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+            <w:r w:rsidR="00524EE3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00524EE3" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F17ACA0" w14:textId="052A2A7E" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A4670A2" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
@@ -2795,111 +3316,134 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D83156E" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="Blank_MP1_panel21"/>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD13B9" w:rsidRPr="00685699" w14:paraId="7952F8F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54BA0DB1" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+          <w:p w14:paraId="54BA0DB1" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="20" w:name="Blank_MP1_panel22"/>
             <w:bookmarkEnd w:id="20"/>
-            <w:r w:rsidRPr="00BD13B9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="2B8473C7">
                 <v:shape id="_x0000_s1124" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-23;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00AC182C" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="00AC182C" w14:textId="6ED851D7" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6527ED6E" w14:textId="3DACC5A4" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47CC7D90" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AF9D223" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -2909,216 +3453,269 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CFF2D82" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54818ED2" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="54818ED2" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="135A6CFE">
                 <v:shape id="_x0000_s1144" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-12;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0950E9C8" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="0950E9C8" w14:textId="6859598E" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="002548D2" w14:textId="28270251" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31674561" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61DD70B5" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Specimen Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0739A926" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="0739A926" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00000000" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="0F13FBA2">
                 <v:shape id="_x0000_s1153" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-3;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A1ABEAB" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...22 lines deleted...]
-          <w:p w14:paraId="7F1171DF" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+          <w:p w14:paraId="4A1ABEAB" w14:textId="4CA5B767" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD13B9">
-[...4 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+            <w:r w:rsidR="00524EE3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00524EE3" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F1171DF" w14:textId="7B9099D1" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B4A6A5A" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
@@ -3185,111 +3782,134 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="253B91BE" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="22" w:name="Blank_MP1_panel24"/>
             <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD13B9" w:rsidRPr="00685699" w14:paraId="2EFFDF91" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F261EDA" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+          <w:p w14:paraId="7F261EDA" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="23" w:name="Blank_MP1_panel25"/>
             <w:bookmarkEnd w:id="23"/>
-            <w:r w:rsidRPr="00BD13B9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="0CA9218A">
                 <v:shape id="_x0000_s1125" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-22;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="747A8C99" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="747A8C99" w14:textId="730DCE4E" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C70D015" w14:textId="7569D032" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EEB6AE7" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1870FF61" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -3299,216 +3919,269 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4201EF73" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4BE5FE" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="5F4BE5FE" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="4F785AA3">
                 <v:shape id="_x0000_s1145" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-11;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DC32B98" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="7DC32B98" w14:textId="019F2EE2" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436C5CC1" w14:textId="7765164E" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F2F3FBE" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42AD1784" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Specimen Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="056C0556" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="056C0556" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00000000" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="5739FF32">
                 <v:shape id="_x0000_s1154" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-2;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C157AAD" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...22 lines deleted...]
-          <w:p w14:paraId="7F100ECB" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+          <w:p w14:paraId="1C157AAD" w14:textId="77B0E7AC" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD13B9">
-[...4 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+            <w:r w:rsidR="00524EE3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00524EE3" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F100ECB" w14:textId="7C15B02F" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26147AAF" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
@@ -3575,111 +4248,134 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AE7F070" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="25" w:name="Blank_MP1_panel27"/>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BD13B9" w:rsidRPr="00685699" w14:paraId="36870D7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2930804A" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+          <w:p w14:paraId="2930804A" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="26" w:name="Blank_MP1_panel28"/>
             <w:bookmarkEnd w:id="26"/>
-            <w:r w:rsidRPr="00BD13B9">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="67001527">
                 <v:shape id="_x0000_s1126" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-21;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44B65CB7" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="44B65CB7" w14:textId="427E3D5B" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="230FBD69" w14:textId="6714F308" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DE23252" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59B15113" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -3689,216 +4385,269 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="172" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="02802537" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09206442" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="09206442" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRDefault="00000000" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="093859E7">
                 <v:shape id="_x0000_s1146" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-10;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AB2F113" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
-[...35 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+          <w:p w14:paraId="3AB2F113" w14:textId="28ABF235" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00524EE3" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD13B9" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DD7401A" w14:textId="3D8BA285" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45C33109" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C3D0F64" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Specimen Type:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D846975" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00BD13B9">
+          <w:p w14:paraId="7D846975" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRDefault="00000000" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:pict w14:anchorId="51DDB980">
                 <v:shape id="_x0000_s1155" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:110.3pt;margin-top:1.6pt;width:69.75pt;height:21.75pt;z-index:-1;visibility:visible;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" wrapcoords="-232 0 -232 20855 21600 20855 21600 0 -232 0">
                   <v:imagedata r:id="rId4" o:title=""/>
                   <w10:wrap type="tight"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BCEB0B4" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
-[...22 lines deleted...]
-          <w:p w14:paraId="235DC554" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+          <w:p w14:paraId="5BCEB0B4" w14:textId="3C18AD96" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD13B9">
-[...4 lines deleted...]
-              <w:t>Patient Initials (L,FM):</w:t>
+            <w:r w:rsidR="00524EE3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Participant</w:t>
+            </w:r>
+            <w:r w:rsidR="00524EE3" w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>#:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235DC554" w14:textId="30E68F93" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
+            <w:pPr>
+              <w:pStyle w:val="AveryStyle1"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initials (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L,FM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BD13B9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F67FC7C" w14:textId="77777777" w:rsidR="00BD77EB" w:rsidRPr="00BD13B9" w:rsidRDefault="00BD77EB" w:rsidP="00BD77EB">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00BD13B9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Collection Date:</w:t>
             </w:r>
           </w:p>
@@ -3953,51 +4702,51 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7FE4FD32" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3787" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0ED25802" w14:textId="77777777" w:rsidR="00BD13B9" w:rsidRPr="00685699" w:rsidRDefault="00BD13B9" w:rsidP="00BD13B9">
             <w:pPr>
               <w:pStyle w:val="AveryStyle1"/>
             </w:pPr>
             <w:bookmarkStart w:id="28" w:name="Blank_MP1_panel30"/>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="761D0FD5" w14:textId="77777777" w:rsidR="00D71857" w:rsidRDefault="008769A9">
+    <w:p w14:paraId="761D0FD5" w14:textId="77777777" w:rsidR="00D71857" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:pict w14:anchorId="42224163">
           <v:roundrect id="_x0000_s1055" style="position:absolute;margin-left:13.55pt;margin-top:36.1pt;width:189.35pt;height:1in;z-index:1;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="37333D4B">
           <v:roundrect id="_x0000_s1054" style="position:absolute;margin-left:211.55pt;margin-top:36.1pt;width:189.35pt;height:1in;z-index:2;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="43C34747">
           <v:roundrect id="_x0000_s1053" style="position:absolute;margin-left:409.55pt;margin-top:36.1pt;width:189.35pt;height:1in;z-index:3;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
@@ -4208,154 +4957,156 @@
           <v:roundrect id="_x0000_s1027" style="position:absolute;margin-left:211.55pt;margin-top:684.1pt;width:189.35pt;height:1in;z-index:29;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
       <w:r>
         <w:pict w14:anchorId="126C04FA">
           <v:roundrect id="_x0000_s1026" style="position:absolute;margin-left:409.55pt;margin-top:684.1pt;width:189.35pt;height:1in;z-index:30;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" arcsize="6554f" o:allowincell="f" print="f" filled="f" strokecolor="#bfbfbf" strokeweight=".25pt">
             <w10:wrap anchorx="page" anchory="page"/>
             <w10:anchorlock/>
           </v:roundrect>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D71857">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="446" w:bottom="600" w:left="367" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D71857"/>
+    <w:rsid w:val="001D4741"/>
     <w:rsid w:val="00467AAC"/>
+    <w:rsid w:val="00524EE3"/>
     <w:rsid w:val="00685699"/>
     <w:rsid w:val="00845C60"/>
     <w:rsid w:val="008769A9"/>
     <w:rsid w:val="00BD13B9"/>
     <w:rsid w:val="00BD77EB"/>
     <w:rsid w:val="00D71857"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1156"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0E4F6369"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7FC3C50E-38E7-451E-9133-1B98941E0D17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4755,55 +5506,55 @@
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AveryStyle1">
     <w:name w:val="Avery Style 1"/>
     <w:uiPriority w:val="99"/>
     <w:pPr>
       <w:spacing w:before="43" w:after="43"/>
       <w:ind w:left="57" w:right="57"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5057,83 +5808,536 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005485447F371F0B4D90ADD25B34F2D94C" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fc283541616b270f62e0a8dd5d4ba3d1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xmlns:ns3="b5a302aa-6cc5-4137-afc8-9601a18bf949" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e176c7aee13ec8e69db83af691e2b993" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550"/>
+    <xsd:import namespace="b5a302aa-6cc5-4137-afc8-9601a18bf949"/>
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Thumbnail" minOccurs="0"/>
+                <xsd:element ref="ns2:ReleaseDate" minOccurs="0"/>
+                <xsd:element ref="ns2:ProjectLead" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Format" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+                <xsd:element ref="ns2:Approver" minOccurs="0"/>
+                <xsd:element ref="ns2:Rights" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:_Status" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
+                <xsd:element ref="ns4:_Version" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Thumbnail" ma:index="8" nillable="true" ma:displayName="Thumbnail" ma:format="Thumbnail" ma:internalName="Thumbnail">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ReleaseDate" ma:index="9" nillable="true" ma:displayName="Planned Distribution Date" ma:format="DateOnly" ma:internalName="ReleaseDate">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ProjectLead" ma:index="10" nillable="true" ma:displayName="Project lead" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ProjectLead">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="11" nillable="true" ma:displayName="Distribution Status" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Not started"/>
+          <xsd:enumeration value="In progress"/>
+          <xsd:enumeration value="Content under review"/>
+          <xsd:enumeration value="Pending final approval"/>
+          <xsd:enumeration value="Distributed or Uploaded"/>
+          <xsd:enumeration value="On Hold"/>
+          <xsd:enumeration value="Cancelled"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Format" ma:index="12" nillable="true" ma:displayName="Format" ma:format="Dropdown" ma:internalName="Format">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Video .MP4"/>
+              <xsd:enumeration value="PowerPoint"/>
+              <xsd:enumeration value="PDF Slide Set"/>
+              <xsd:enumeration value="FAQ"/>
+              <xsd:enumeration value="Physician Handout"/>
+              <xsd:enumeration value="Announcement / Memo"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="13" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Approver" ma:index="14" nillable="true" ma:displayName="Approver" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Approver">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Rights" ma:index="15" nillable="true" ma:displayName="Rights" ma:format="Dropdown" ma:internalName="Rights">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Created by SWOG"/>
+              <xsd:enumeration value="Royalty Free"/>
+              <xsd:enumeration value="Agreement for NCTN distribution"/>
+              <xsd:enumeration value="Purchase or Contract Agreement"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="16" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="22" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="23" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cdc45586-7829-465f-80e3-daf425e5399a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="28" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="32" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b5a302aa-6cc5-4137-afc8-9601a18bf949" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="27" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{076081a0-5508-4d2a-9975-b6d0cfc691b9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b5a302aa-6cc5-4137-afc8-9601a18bf949">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="30" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="31" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_Status" ma:index="29" nillable="true" ma:displayName="Content Status" ma:default="Not Started" ma:format="Dropdown" ma:internalName="_Status">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Not Started"/>
+              <xsd:enumeration value="Scheduled"/>
+              <xsd:enumeration value="Draft in Process"/>
+              <xsd:enumeration value="Routed"/>
+              <xsd:enumeration value="Under Review"/>
+              <xsd:enumeration value="Pending Approval"/>
+              <xsd:enumeration value="Approved"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_DCDateModified" ma:index="33" nillable="true" ma:displayName="Date Modified" ma:description="The date on which this resource was last modified" ma:format="DateTime" ma:internalName="_DCDateModified">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Version" ma:index="34" nillable="true" ma:displayName="Version" ma:internalName="_Version">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Status"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Rights xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xsi:nil="true"/>
+    <_Version xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <Approver xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Approver>
+    <TaxCatchAll xmlns="b5a302aa-6cc5-4137-afc8-9601a18bf949" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <Notes xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xsi:nil="true"/>
+    <_Status xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Not Started</_Status>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Thumbnail xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xsi:nil="true"/>
+    <ProjectLead xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ProjectLead>
+    <ReleaseDate xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xsi:nil="true"/>
+    <Status xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xsi:nil="true"/>
+    <Format xmlns="ea73684a-80d0-4ee8-9ef4-d2bfaa5a7550" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CFF39D4-FB0D-40B9-830D-58FB3D27C760}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2021797E-D555-4CDD-BC9F-093EB87C038C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A7A4F1A-3F92-40BC-8A4F-1F5FA7B30A39}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>330</Words>
-  <Characters>1932</Characters>
+  <Words>319</Words>
+  <Characters>1823</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
-  <Paragraphs>141</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Avery Templates for Microsoft Word</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Avery Products  Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2121</CharactersWithSpaces>
+  <CharactersWithSpaces>2138</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Avery Templates for Microsoft Word</dc:title>
   <dc:subject>Avery Templates for Microsoft Word</dc:subject>
   <dc:creator>Avery Products Corporation</dc:creator>
   <cp:keywords>Avery, Word, Template</cp:keywords>
   <dc:description>Copyright 2017 Avery Products Corporation. All rights reserved.</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Avery Templates</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="productGroup">
     <vt:lpwstr>U-0087-01</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101005485447F371F0B4D90ADD25B34F2D94C</vt:lpwstr>
+  </property>
 </Properties>
 </file>